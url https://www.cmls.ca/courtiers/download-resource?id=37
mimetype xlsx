--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -1,133 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/xl/threadedComments/threadedComment1.xml" ContentType="application/vnd.ms-excel.threadedcomments+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" autoCompressPictures="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\Residential Origination\Prime Management\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\cmls.systems\users\home\mpanait\Documents\NEW Docs for BRC 2026\ENG\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D5A14120-ED01-43B8-A9EC-BED2CCFBE93D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2EFE2DEC-6453-4E03-9F93-12A90B147A4D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="25080" yWindow="-435" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="23260" windowHeight="14860" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Worksheet" sheetId="1" r:id="rId1"/>
+    <sheet name="Rental Worksheet" sheetId="1" r:id="rId1"/>
+    <sheet name="Frequently Asked Questions" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Worksheet!$A$1:$I$39</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Rental Worksheet'!$A$1:$J$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D16" i="1" l="1"/>
-[...28 lines deleted...]
-  <c r="C38" i="1" l="1"/>
+  <c r="D17" i="1" l="1"/>
+  <c r="D18" i="1" s="1"/>
+  <c r="I18" i="1" s="1"/>
+  <c r="G37" i="1"/>
+  <c r="G38" i="1" s="1"/>
+  <c r="G39" i="1"/>
+  <c r="G32" i="1"/>
+  <c r="G17" i="1"/>
+  <c r="G18" i="1" s="1"/>
+  <c r="F17" i="1"/>
+  <c r="E17" i="1"/>
+  <c r="C17" i="1"/>
+  <c r="C18" i="1" s="1"/>
+  <c r="G13" i="1"/>
+  <c r="F32" i="1"/>
+  <c r="E32" i="1"/>
+  <c r="E39" i="1" s="1"/>
+  <c r="D32" i="1"/>
+  <c r="C32" i="1"/>
+  <c r="C39" i="1" s="1"/>
+  <c r="C20" i="1"/>
+  <c r="C21" i="1" s="1"/>
   <c r="D20" i="1"/>
-  <c r="D38" i="1"/>
-[...10 lines deleted...]
-  <c r="H36" i="1" l="1"/>
+  <c r="D34" i="1" s="1"/>
+  <c r="E20" i="1"/>
+  <c r="E21" i="1" s="1"/>
+  <c r="F20" i="1"/>
+  <c r="F21" i="1" s="1"/>
+  <c r="F18" i="1"/>
+  <c r="E18" i="1"/>
+  <c r="F39" i="1"/>
+  <c r="I3" i="1"/>
+  <c r="C13" i="1"/>
+  <c r="D13" i="1"/>
+  <c r="E13" i="1"/>
+  <c r="F13" i="1"/>
+  <c r="I32" i="1" l="1"/>
+  <c r="I39" i="1" s="1"/>
+  <c r="F37" i="1"/>
+  <c r="F38" i="1" s="1"/>
+  <c r="D21" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="F34" i="1"/>
+  <c r="E37" i="1"/>
+  <c r="E38" i="1" s="1"/>
+  <c r="D37" i="1"/>
+  <c r="C37" i="1"/>
+  <c r="C38" i="1" s="1"/>
+  <c r="C34" i="1"/>
+  <c r="E34" i="1"/>
+  <c r="D38" i="1" l="1"/>
+  <c r="I38" i="1" s="1"/>
+  <c r="I37" i="1"/>
 </calcChain>
 </file>
 
+<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
+  <authors>
+    <author>tc={B46596FE-6F89-D24D-8997-D25D6D74474F}</author>
+    <author>tc={30E5D07F-D144-594F-A82A-CD65C20D2FA1}</author>
+  </authors>
+  <commentList>
+    <comment ref="B17" authorId="0" shapeId="0" xr:uid="{B46596FE-6F89-D24D-8997-D25D6D74474F}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Vacancy rate is now 4%</t>
+      </text>
+    </comment>
+    <comment ref="I39" authorId="1" shapeId="0" xr:uid="{30E5D07F-D144-594F-A82A-CD65C20D2FA1}">
+      <text>
+        <t>[Threaded comment]
+Your version of Excel allows you to read this threaded comment; however, any edits to it will get removed if the file is opened in a newer version of Excel. Learn more: https://go.microsoft.com/fwlink/?linkid=870924
+Comment:
+    Add in total combined DSC here
+Total is A section divided by B section totals</t>
+      </text>
+    </comment>
+  </commentList>
+</comments>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="58" uniqueCount="50">
   <si>
     <t>Street Address</t>
   </si>
   <si>
     <t>Mortgage Exposure (LTV)</t>
   </si>
   <si>
     <t>Existing Mortgage Debt ($)</t>
   </si>
   <si>
     <t>Estimated Property Value ($)</t>
   </si>
   <si>
     <t>PROPERTY INFORMATION</t>
   </si>
   <si>
     <t>Net Revenue</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
     <t>PROPERTY REVENUE</t>
   </si>
   <si>
@@ -148,171 +195,183 @@
   <si>
     <t>Total Expenses</t>
   </si>
   <si>
     <t>1066 Hastings St</t>
   </si>
   <si>
     <t>Vancouver</t>
   </si>
   <si>
     <t>DEBT SERVICE COVERAGE RATIO</t>
   </si>
   <si>
     <t>MONTHLY NET SURPLUS or DEFICIT (C/12)</t>
   </si>
   <si>
     <t>ANNUAL NET SURPLUS or DEFICIT (A-B)</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>Example</t>
   </si>
   <si>
-    <t>Property 1</t>
-[...1 lines deleted...]
-  <si>
     <t>Property 2</t>
   </si>
   <si>
     <t>Property 3</t>
   </si>
   <si>
     <t>Borrower name:</t>
   </si>
   <si>
     <t>/year</t>
   </si>
   <si>
     <t>/month</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>CMLS mortgage number:</t>
   </si>
   <si>
     <t>Disclaimer: Calculations are for estimation only.  Final values will be provided by CMLS Financial.</t>
   </si>
   <si>
-    <t>Enter the complete CMLS mortgage number</t>
-[...1 lines deleted...]
-  <si>
     <t>Less Vacancy - AVEO (5%)</t>
   </si>
   <si>
     <t>Gross Annual Rent - AVEO (adjusted to 80%)</t>
   </si>
   <si>
     <t>Maintenance - AVEO (3% of adjusted gross rent)</t>
   </si>
   <si>
     <t>Property Taxes</t>
   </si>
   <si>
     <t>Other (specify)</t>
   </si>
   <si>
-    <t>Maintenance (greater of actual or $1000)</t>
-[...4 lines deleted...]
-  <si>
     <t>Management ($0 if less than 3 units, otherwise use $500/unit)</t>
   </si>
   <si>
     <t>Gross Annual Rent</t>
-  </si>
-[...1 lines deleted...]
-    <t>Less Vacancy (3%)</t>
   </si>
   <si>
     <t>SUMMARY - CMLS (PRIME*)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">PROPERTY EXPENSES </t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <color rgb="FF026AFF"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(REMEMBER TO USE ANNUAL FIGURES)</t>
     </r>
   </si>
   <si>
     <t>Utilities ($0 if tenant pays, or use greater of actual or $1200)</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">*This rental worksheet is </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">not </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>applicable for loans originated for Aveo by CMLS.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Mortgage Brokerage License FSRA #11749
 Mortgage Administrator License FSRA #11689 </t>
   </si>
+  <si>
+    <t>Property 4</t>
+  </si>
+  <si>
+    <t>Less Vacancy (4%)</t>
+  </si>
+  <si>
+    <t>Enter the Number of Units in the Property</t>
+  </si>
+  <si>
+    <t>Combined DSC</t>
+  </si>
+  <si>
+    <t>Maintenance (greater of actual or $1200)</t>
+  </si>
+  <si>
+    <t>Enter Insurance (the greater of actual or $350 for Condos and $1000 for Freehold per year):</t>
+  </si>
+  <si>
+    <t>Property 1      Subject Property</t>
+  </si>
+  <si>
+    <t>Enter the complete CMLS mortgage number</t>
+  </si>
+  <si>
+    <t>Version 12062026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="166" formatCode="0.0%"/>
     <numFmt numFmtId="167" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
@@ -446,94 +505,120 @@
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF7B7B7B"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="7">
+  <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <gradientFill type="path" left="0.5" right="0.5" top="0.5" bottom="0.5">
         <stop position="0">
           <color theme="0"/>
         </stop>
         <stop position="1">
           <color theme="4" tint="0.80001220740379042"/>
         </stop>
       </gradientFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEDEDED"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF026AFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="15">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -551,566 +636,726 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
-      <right style="thin">
-[...28 lines deleted...]
-      </left>
       <right style="medium">
         <color theme="1"/>
       </right>
       <top style="medium">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
-      <right style="thin">
-        <color auto="1"/>
+      <right style="medium">
+        <color theme="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-        <color auto="1"/>
+      <bottom style="medium">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </right>
-      <top style="thin">
-        <color auto="1"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </left>
       <right style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </right>
-      <top style="thin">
-        <color auto="1"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
       </left>
       <right style="medium">
         <color theme="1"/>
       </right>
-      <top style="thin">
-        <color auto="1"/>
+      <top style="medium">
+        <color theme="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color theme="1"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
-      <right style="medium">
+      <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
-        <color auto="1"/>
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="medium">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color theme="1"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color theme="1"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="17" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="7" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="15" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="6" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="6" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="7" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="19" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="19" fillId="5" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...165 lines deleted...]
-    <xf numFmtId="0" fontId="25" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="19" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="18" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="18" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF026AFF"/>
       <color rgb="FF7B7B7B"/>
       <color rgb="FFEDEDED"/>
       <color rgb="FF1F497D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/vmlDrawing2.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>208401</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>194128</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>2266287</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>268514</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="208401" y="194128"/>
           <a:ext cx="2302815" cy="999672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
+      <xdr:twoCellAnchor editAs="oneCell">
+        <xdr:from>
+          <xdr:col>0</xdr:col>
+          <xdr:colOff>203200</xdr:colOff>
+          <xdr:row>0</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:from>
+        <xdr:to>
+          <xdr:col>1</xdr:col>
+          <xdr:colOff>190500</xdr:colOff>
+          <xdr:row>73</xdr:row>
+          <xdr:rowOff>114300</xdr:rowOff>
+        </xdr:to>
+        <xdr:sp macro="" textlink="">
+          <xdr:nvSpPr>
+            <xdr:cNvPr id="2053" name="Object 5" hidden="1">
+              <a:extLst>
+                <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
+                  <a14:compatExt spid="_x0000_s2053"/>
+                </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000005080000}"/>
+                </a:ext>
+              </a:extLst>
+            </xdr:cNvPr>
+            <xdr:cNvSpPr/>
+          </xdr:nvSpPr>
+          <xdr:spPr bwMode="auto">
+            <a:xfrm>
+              <a:off x="0" y="0"/>
+              <a:ext cx="0" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
+          </xdr:spPr>
+        </xdr:sp>
+        <xdr:clientData/>
+      </xdr:twoCellAnchor>
+    </mc:Choice>
+    <mc:Fallback/>
+  </mc:AlternateContent>
+</xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <person displayName="Shane Scott" id="{AECF30CA-A152-1944-BFB1-79F35CEEAC09}" userId="S::sscott@CMLS.SYSTEMS::4b26bfd7-dc77-4478-9081-a7ceaa29ea4a" providerId="AD"/>
+</personList>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1354,810 +1599,978 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
+<ThreadedComments xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <threadedComment ref="B17" dT="2026-06-03T15:11:23.62" personId="{AECF30CA-A152-1944-BFB1-79F35CEEAC09}" id="{B46596FE-6F89-D24D-8997-D25D6D74474F}">
+    <text>Vacancy rate is now 4%</text>
+  </threadedComment>
+  <threadedComment ref="I39" dT="2026-06-03T15:06:36.68" personId="{AECF30CA-A152-1944-BFB1-79F35CEEAC09}" id="{30E5D07F-D144-594F-A82A-CD65C20D2FA1}">
+    <text>Add in total combined DSC here
+Total is A section divided by B section totals</text>
+  </threadedComment>
+</ThreadedComments>
+</file>
+
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.emf"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr transitionEvaluation="1" codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I42"/>
+  <dimension ref="A1:J44"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" topLeftCell="A2" colorId="22" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2:F2"/>
+    <sheetView showGridLines="0" tabSelected="1" defaultGridColor="0" colorId="22" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.6640625" defaultRowHeight="18" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.69140625" defaultRowHeight="18" x14ac:dyDescent="0.4"/>
   <cols>
-    <col min="1" max="1" width="2.6640625" style="5" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="16384" width="9.6640625" style="1"/>
+    <col min="1" max="1" width="2.69140625" style="5" customWidth="1"/>
+    <col min="2" max="2" width="48.15234375" style="2" customWidth="1"/>
+    <col min="3" max="7" width="17.53515625" style="1" customWidth="1"/>
+    <col min="8" max="8" width="1.53515625" style="1" customWidth="1"/>
+    <col min="9" max="16384" width="9.69140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10" ht="17.25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
-      <c r="H1" s="7"/>
-[...21 lines deleted...]
-      <c r="H3" s="8" t="str">
+      <c r="I1" s="7"/>
+    </row>
+    <row r="2" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C2" s="99" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" s="100"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="22"/>
+    </row>
+    <row r="3" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C3" s="104" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="105"/>
+      <c r="E3" s="102" t="s">
+        <v>48</v>
+      </c>
+      <c r="F3" s="103"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="8" t="str">
         <f>HYPERLINK("mailto:mortgagedocuments@cmls.ca?subject=" &amp; E3,"EMAIL")</f>
         <v>EMAIL</v>
       </c>
     </row>
-    <row r="4" spans="1:9" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-        <v>29</v>
+    <row r="4" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="C4" s="35" t="s">
+        <v>28</v>
       </c>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="21"/>
-    </row>
-    <row r="5" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="I4" s="21"/>
+    </row>
+    <row r="5" spans="1:10" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="C5" s="23"/>
       <c r="D5" s="24"/>
       <c r="E5" s="24"/>
       <c r="F5" s="21"/>
       <c r="G5" s="21"/>
       <c r="H5" s="21"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="65" t="s">
+      <c r="I5" s="21"/>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B6" s="31" t="s">
         <v>4</v>
       </c>
-      <c r="C6" s="67" t="s">
+      <c r="C6" s="33" t="s">
         <v>20</v>
       </c>
-      <c r="D6" s="68" t="s">
+      <c r="D6" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="E6" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="E6" s="68" t="s">
+      <c r="F6" s="34" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="68" t="s">
-[...2 lines deleted...]
-      <c r="G6" s="9"/>
+      <c r="G6" s="34" t="s">
+        <v>41</v>
+      </c>
       <c r="H6" s="9"/>
       <c r="I6" s="9"/>
-    </row>
-    <row r="7" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="9"/>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="10"/>
-      <c r="B7" s="70" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="35" t="s">
+      <c r="B7" s="53" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="54" t="s">
         <v>14</v>
       </c>
-      <c r="D7" s="51"/>
-[...2 lines deleted...]
-      <c r="G7" s="9"/>
+      <c r="D7" s="55"/>
+      <c r="E7" s="55"/>
+      <c r="F7" s="55"/>
+      <c r="G7" s="56"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
-    </row>
-    <row r="8" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J7" s="9"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="10"/>
-      <c r="B8" s="71" t="s">
+      <c r="B8" s="57" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="31">
+      <c r="C8" s="47">
         <v>2110</v>
       </c>
-      <c r="D8" s="53"/>
-[...2 lines deleted...]
-      <c r="G8" s="9"/>
+      <c r="D8" s="48"/>
+      <c r="E8" s="48"/>
+      <c r="F8" s="48"/>
+      <c r="G8" s="58"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
-    </row>
-    <row r="9" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J8" s="9"/>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="10"/>
-      <c r="B9" s="72" t="s">
+      <c r="B9" s="59" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="29" t="s">
+      <c r="C9" s="45" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="55"/>
-[...2 lines deleted...]
-      <c r="G9" s="9"/>
+      <c r="D9" s="46"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="46"/>
+      <c r="G9" s="60"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
-    </row>
-    <row r="10" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J9" s="9"/>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="10"/>
-      <c r="B10" s="71" t="s">
-[...8 lines deleted...]
-      <c r="G10" s="9"/>
+      <c r="B10" s="86" t="s">
+        <v>43</v>
+      </c>
+      <c r="C10" s="69"/>
+      <c r="D10" s="70"/>
+      <c r="E10" s="70"/>
+      <c r="F10" s="70"/>
+      <c r="G10" s="71"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
-    </row>
-    <row r="11" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J10" s="9"/>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="10"/>
-      <c r="B11" s="72" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="9"/>
+      <c r="B11" s="59" t="s">
+        <v>3</v>
+      </c>
+      <c r="C11" s="51">
+        <v>400000</v>
+      </c>
+      <c r="D11" s="52"/>
+      <c r="E11" s="52"/>
+      <c r="F11" s="52"/>
+      <c r="G11" s="72"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
-    </row>
-    <row r="12" spans="1:9" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="J11" s="9"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A12" s="10"/>
       <c r="B12" s="73" t="s">
-        <v>1</v>
-[...17 lines deleted...]
-      <c r="G12" s="9"/>
+        <v>2</v>
+      </c>
+      <c r="C12" s="74">
+        <v>250000</v>
+      </c>
+      <c r="D12" s="75"/>
+      <c r="E12" s="75"/>
+      <c r="F12" s="75"/>
+      <c r="G12" s="76"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
-    </row>
-    <row r="13" spans="1:9" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J12" s="9"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="10"/>
-      <c r="B13" s="12"/>
-[...4 lines deleted...]
-      <c r="G13" s="9"/>
+      <c r="B13" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="44">
+        <f>IF(C11&gt;0,C12/C11, "0.00%")</f>
+        <v>0.625</v>
+      </c>
+      <c r="D13" s="40" t="str">
+        <f>IF(D11&gt;0,D12/D11, "0.00%")</f>
+        <v>0.00%</v>
+      </c>
+      <c r="E13" s="40" t="str">
+        <f>IF(E11&gt;0,E12/E11, "0.00%")</f>
+        <v>0.00%</v>
+      </c>
+      <c r="F13" s="40" t="str">
+        <f>IF(F11&gt;0,F12/F11, "0.00%")</f>
+        <v>0.00%</v>
+      </c>
+      <c r="G13" s="40" t="str">
+        <f>IF(G11&gt;0,G12/G11, "0.00%")</f>
+        <v>0.00%</v>
+      </c>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="J13" s="9"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
-      <c r="G14" s="9"/>
+      <c r="G14" s="26"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G15" s="9"/>
+      <c r="J14" s="9"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B15" s="32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="26"/>
+      <c r="D15" s="26"/>
+      <c r="E15" s="26"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="26"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
-    </row>
-    <row r="16" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J15" s="9"/>
+    </row>
+    <row r="16" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="10"/>
-      <c r="B16" s="71" t="s">
-[...18 lines deleted...]
-      <c r="G16" s="9"/>
+      <c r="B16" s="53" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="63">
+        <v>30000</v>
+      </c>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+      <c r="G16" s="65"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="68" t="s">
+      <c r="J16" s="9"/>
+    </row>
+    <row r="17" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="10"/>
+      <c r="B17" s="86" t="s">
+        <v>42</v>
+      </c>
+      <c r="C17" s="87">
+        <f>-C$16*0.04</f>
+        <v>-1200</v>
+      </c>
+      <c r="D17" s="88">
+        <f>-D$16*0.04</f>
+        <v>0</v>
+      </c>
+      <c r="E17" s="88">
+        <f>-E$16*0.04</f>
+        <v>0</v>
+      </c>
+      <c r="F17" s="88">
+        <f>-F$16*0.04</f>
+        <v>0</v>
+      </c>
+      <c r="G17" s="89">
+        <f>-G$16*0.04</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="9"/>
+      <c r="I17" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="J17" s="9"/>
+    </row>
+    <row r="18" spans="1:10" s="4" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A18" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B17" s="74" t="s">
+      <c r="B18" s="66" t="s">
         <v>5</v>
       </c>
-      <c r="C17" s="41">
-[...30 lines deleted...]
-    <row r="19" spans="1:9" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="C18" s="62">
+        <f>C$16+C$17</f>
+        <v>28800</v>
+      </c>
+      <c r="D18" s="67">
+        <f>D$16+D$17</f>
+        <v>0</v>
+      </c>
+      <c r="E18" s="67">
+        <f>E$16+E$17</f>
+        <v>0</v>
+      </c>
+      <c r="F18" s="67">
+        <f>F$16+F$17</f>
+        <v>0</v>
+      </c>
+      <c r="G18" s="68">
+        <f>G$16+G$17</f>
+        <v>0</v>
+      </c>
+      <c r="H18" s="14"/>
+      <c r="I18" s="91">
+        <f>SUM(D18:G18)</f>
+        <v>0</v>
+      </c>
+      <c r="J18" s="92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="3" customFormat="1" ht="5" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="A19" s="10"/>
-      <c r="B19" s="11" t="s">
-[...18 lines deleted...]
-      <c r="G19" s="9"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="27"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="27"/>
+      <c r="F19" s="27"/>
+      <c r="G19" s="27"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
-    </row>
-    <row r="20" spans="1:9" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="J19" s="9"/>
+    </row>
+    <row r="20" spans="1:10" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A20" s="10"/>
       <c r="B20" s="11" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C20" s="25">
-        <f>-C$19*0.05</f>
-[...14 lines deleted...]
-      <c r="G20" s="9"/>
+        <f>C$16*0.8</f>
+        <v>24000</v>
+      </c>
+      <c r="D20" s="28">
+        <f>D$16*0.8</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="28">
+        <f>E$16*0.8</f>
+        <v>0</v>
+      </c>
+      <c r="F20" s="28">
+        <f>F$16*0.8</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="41"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
-    </row>
-    <row r="21" spans="1:9" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J20" s="9"/>
+    </row>
+    <row r="21" spans="1:10" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A21" s="10"/>
-      <c r="B21" s="12"/>
-[...4 lines deleted...]
-      <c r="G21" s="9"/>
+      <c r="B21" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="C21" s="25">
+        <f>-C$20*0.05</f>
+        <v>-1200</v>
+      </c>
+      <c r="D21" s="29">
+        <f>-D$20*0.05</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="29">
+        <f>-E$20*0.05</f>
+        <v>0</v>
+      </c>
+      <c r="F21" s="29">
+        <f>-F$20*0.05</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="42"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
-    </row>
-[...3 lines deleted...]
-      </c>
+      <c r="J21" s="9"/>
+    </row>
+    <row r="22" spans="1:10" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12"/>
       <c r="C22" s="26"/>
       <c r="D22" s="26"/>
       <c r="E22" s="26"/>
       <c r="F22" s="26"/>
-      <c r="G22" s="9"/>
+      <c r="G22" s="26"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G23" s="9"/>
+      <c r="J22" s="9"/>
+    </row>
+    <row r="23" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B23" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="C23" s="26"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="26"/>
+      <c r="F23" s="26"/>
+      <c r="G23" s="26"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G24" s="9"/>
+      <c r="J23" s="9"/>
+    </row>
+    <row r="24" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="16"/>
+      <c r="B24" s="53" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="77">
+        <v>0</v>
+      </c>
+      <c r="D24" s="64"/>
+      <c r="E24" s="64"/>
+      <c r="F24" s="64"/>
+      <c r="G24" s="65"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
-    </row>
-    <row r="25" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J24" s="9"/>
+    </row>
+    <row r="25" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A25" s="17"/>
-      <c r="B25" s="72" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="9"/>
+      <c r="B25" s="57" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="49">
+        <v>20000</v>
+      </c>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="61"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G26" s="9"/>
+      <c r="J25" s="9"/>
+    </row>
+    <row r="26" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="17"/>
+      <c r="B26" s="59" t="s">
+        <v>32</v>
+      </c>
+      <c r="C26" s="51">
+        <v>2000</v>
+      </c>
+      <c r="D26" s="52"/>
+      <c r="E26" s="52"/>
+      <c r="F26" s="52"/>
+      <c r="G26" s="72"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
-    </row>
-    <row r="27" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J26" s="9"/>
+    </row>
+    <row r="27" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="16"/>
-      <c r="B27" s="72" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="9"/>
+      <c r="B27" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="49">
+        <v>1200</v>
+      </c>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="61"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
-    </row>
-    <row r="28" spans="1:9" s="3" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="J27" s="9"/>
+    </row>
+    <row r="28" spans="1:10" s="3" customFormat="1" ht="28" x14ac:dyDescent="0.35">
       <c r="A28" s="16"/>
-      <c r="B28" s="71" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="32">
+      <c r="B28" s="59" t="s">
+        <v>46</v>
+      </c>
+      <c r="C28" s="51">
         <v>1000</v>
       </c>
-      <c r="D28" s="57"/>
-[...2 lines deleted...]
-      <c r="G28" s="9"/>
+      <c r="D28" s="52"/>
+      <c r="E28" s="52"/>
+      <c r="F28" s="52"/>
+      <c r="G28" s="72"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G29" s="9"/>
+      <c r="J28" s="9"/>
+    </row>
+    <row r="29" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="16"/>
+      <c r="B29" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="C29" s="49">
+        <v>1200</v>
+      </c>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="61"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
-    </row>
-[...11 lines deleted...]
-      <c r="G30" s="9"/>
+      <c r="J29" s="9"/>
+    </row>
+    <row r="30" spans="1:10" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="17"/>
+      <c r="B30" s="59" t="s">
+        <v>12</v>
+      </c>
+      <c r="C30" s="51">
+        <v>0</v>
+      </c>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="52"/>
+      <c r="G30" s="72"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="68" t="s">
+      <c r="J30" s="9"/>
+    </row>
+    <row r="31" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="16"/>
+      <c r="B31" s="57" t="s">
+        <v>33</v>
+      </c>
+      <c r="C31" s="49">
+        <v>0</v>
+      </c>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="61"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="93" t="s">
+        <v>26</v>
+      </c>
+      <c r="J31" s="9"/>
+    </row>
+    <row r="32" spans="1:10" s="4" customFormat="1" ht="16" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A32" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B31" s="74" t="s">
+      <c r="B32" s="66" t="s">
         <v>13</v>
       </c>
-      <c r="C31" s="42">
-[...30 lines deleted...]
-    <row r="33" spans="1:9" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.2">
+      <c r="C32" s="67">
+        <f>SUM(C$24:C$31)</f>
+        <v>25400</v>
+      </c>
+      <c r="D32" s="67">
+        <f>SUM(D$24:D$31)</f>
+        <v>0</v>
+      </c>
+      <c r="E32" s="67">
+        <f>SUM(E$24:E$31)</f>
+        <v>0</v>
+      </c>
+      <c r="F32" s="67">
+        <f>SUM(F$24:F$31)</f>
+        <v>0</v>
+      </c>
+      <c r="G32" s="67">
+        <f>SUM(G$24:G$31)</f>
+        <v>0</v>
+      </c>
+      <c r="H32" s="14"/>
+      <c r="I32" s="91">
+        <f>SUM(D32:G32)</f>
+        <v>0</v>
+      </c>
+      <c r="J32" s="92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="3" customFormat="1" ht="5" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="16"/>
-      <c r="B33" s="11" t="s">
-[...18 lines deleted...]
-      <c r="G33" s="9"/>
+      <c r="B33" s="15"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
-    </row>
-[...7 lines deleted...]
-      <c r="G34" s="9"/>
+      <c r="J33" s="9"/>
+    </row>
+    <row r="34" spans="1:10" s="3" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="16"/>
+      <c r="B34" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" s="25">
+        <f>C$20*0.03</f>
+        <v>720</v>
+      </c>
+      <c r="D34" s="28">
+        <f>D$20*0.03</f>
+        <v>0</v>
+      </c>
+      <c r="E34" s="28">
+        <f>E$20*0.03</f>
+        <v>0</v>
+      </c>
+      <c r="F34" s="28">
+        <f>F$20*0.03</f>
+        <v>0</v>
+      </c>
+      <c r="G34" s="41"/>
       <c r="H34" s="9"/>
       <c r="I34" s="9"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B35" s="66" t="s">
+      <c r="J34" s="9"/>
+    </row>
+    <row r="35" spans="1:10" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="10"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="26"/>
+      <c r="D35" s="26"/>
+      <c r="E35" s="26"/>
+      <c r="F35" s="26"/>
+      <c r="G35" s="26"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+    </row>
+    <row r="36" spans="1:10" s="3" customFormat="1" ht="31" customHeight="1" thickBot="1" x14ac:dyDescent="0.45">
+      <c r="B36" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C36" s="26"/>
+      <c r="D36" s="97" t="s">
+        <v>47</v>
+      </c>
+      <c r="E36" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F36" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" s="34" t="s">
         <v>41</v>
       </c>
-      <c r="C35" s="26"/>
-[...16 lines deleted...]
-      <c r="A36" s="68" t="s">
+      <c r="H36" s="9"/>
+      <c r="I36" s="90" t="s">
+        <v>26</v>
+      </c>
+      <c r="J36" s="9"/>
+    </row>
+    <row r="37" spans="1:10" s="3" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="B36" s="75" t="s">
+      <c r="B37" s="80" t="s">
         <v>18</v>
       </c>
-      <c r="C36" s="45">
-[...20 lines deleted...]
-      <c r="I36" s="28" t="s">
+      <c r="C37" s="81">
+        <f>C18-C32</f>
+        <v>3400</v>
+      </c>
+      <c r="D37" s="81">
+        <f>D18-D32</f>
+        <v>0</v>
+      </c>
+      <c r="E37" s="81">
+        <f>E18-E32</f>
+        <v>0</v>
+      </c>
+      <c r="F37" s="81">
+        <f>F18-F32</f>
+        <v>0</v>
+      </c>
+      <c r="G37" s="81">
+        <f>G18-G32</f>
+        <v>0</v>
+      </c>
+      <c r="H37" s="18"/>
+      <c r="I37" s="94">
+        <f>SUM(D37:G37)</f>
+        <v>0</v>
+      </c>
+      <c r="J37" s="92" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="3" customFormat="1" ht="18.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A38" s="19"/>
+      <c r="B38" s="82" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" s="78">
+        <f>C37/12</f>
+        <v>283.33333333333331</v>
+      </c>
+      <c r="D38" s="79">
+        <f>D37/12</f>
+        <v>0</v>
+      </c>
+      <c r="E38" s="78">
+        <f>E37/12</f>
+        <v>0</v>
+      </c>
+      <c r="F38" s="78">
+        <f>F37/12</f>
+        <v>0</v>
+      </c>
+      <c r="G38" s="78">
+        <f>G37/12</f>
+        <v>0</v>
+      </c>
+      <c r="H38" s="18"/>
+      <c r="I38" s="95">
+        <f>SUM(D38:G38)</f>
+        <v>0</v>
+      </c>
+      <c r="J38" s="92" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="37" spans="1:9" s="3" customFormat="1" ht="18.75" thickBot="1" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="B38" s="77" t="s">
+    <row r="39" spans="1:10" s="3" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A39" s="9"/>
+      <c r="B39" s="83" t="s">
         <v>16</v>
       </c>
-      <c r="C38" s="47">
-[...41 lines deleted...]
-    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="C39" s="84">
+        <f>IF(C$25=0,0,(C18-C32)/C$25)</f>
+        <v>0.17</v>
+      </c>
+      <c r="D39" s="84">
+        <f>IF(D$25=0,0,(D18-D32)/D$25)</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="84">
+        <f>IF(E$25=0,0,(E18-E32)/E$25)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="84">
+        <f>IF(F$25=0,0,(F18-F32)/F$25)</f>
+        <v>0</v>
+      </c>
+      <c r="G39" s="84">
+        <f>IF(G$25=0,0,(G18-G32)/G$25)</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="18"/>
+      <c r="I39" s="85">
+        <f>IF(I32=0, 0, I18/I32)</f>
+        <v>0</v>
+      </c>
+      <c r="J39" s="96" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="3" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="10"/>
+      <c r="B40" s="12"/>
+      <c r="C40" s="13"/>
+      <c r="D40" s="13"/>
+      <c r="E40" s="13"/>
+      <c r="F40" s="13"/>
+      <c r="G40" s="13"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A41" s="20"/>
-      <c r="B41" s="81" t="s">
-[...6 lines deleted...]
-      <c r="G41" s="21"/>
+      <c r="B41" s="106"/>
+      <c r="C41" s="106"/>
+      <c r="D41" s="106"/>
+      <c r="E41" s="106"/>
+      <c r="F41" s="106"/>
+      <c r="G41" s="30"/>
       <c r="H41" s="21"/>
       <c r="I41" s="21"/>
-    </row>
-[...2 lines deleted...]
-        <v>45</v>
+      <c r="J41" s="21"/>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="A42" s="20"/>
+      <c r="B42" s="98" t="s">
+        <v>39</v>
+      </c>
+      <c r="C42" s="98"/>
+      <c r="D42" s="98"/>
+      <c r="E42" s="98"/>
+      <c r="F42" s="98"/>
+      <c r="G42" s="36"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="B43" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.4">
+      <c r="B44" s="2" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="tnhOUtvn8yeJdIIOkxGzPr9zlFgvX9d7dlmkl5W0RfWTq5TfLihAE5TfxxwuMjjRMWts3OJfmWifRAHskJQAsg==" saltValue="yGvt4ZIyTsmcJ+eiTsXFCw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="DfEyRVwa7UDkFJ89blafbDskS/iVBK45xkka/n7gkKew2rukrEMt0fhhWlyD6TiKjupPtXa9l5YHGCjXrrk0HA==" saltValue="JeUoukMedqFl6mx7LaaaRg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="6">
-    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="B42:F42"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="E2:F2"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="C3:D3"/>
-    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="B41:F41"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <dataValidations count="3">
-    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="You must enter the full CMLS mortgage number.  Contact your Underwriter or RM if you do not have the mortgage number." prompt="Center the complete CMLS mortgage number, e.g. C000012345" sqref="E3" xr:uid="{00000000-0002-0000-0000-000000000000}"/>
-    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D23:F30 D15:F15 D10:F11" xr:uid="{00000000-0002-0000-0000-000001000000}">
+    <dataValidation type="decimal" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D24:G31 D16:G16 D11:G12" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>0</formula1>
     </dataValidation>
-    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:F9" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9:G10" xr:uid="{00000000-0002-0000-0000-000002000000}"/>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" error="You must enter the full CMLS mortgage number.  Contact your Underwriter or RM if you do not have the mortgage number." prompt="Enter the complete CMLS mortgage number" sqref="E3" xr:uid="{931F7489-AD62-9C42-AC9B-BC96344F68C0}"/>
   </dataValidations>
   <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup scale="75" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="H3" unlockedFormula="1"/>
+    <ignoredError sqref="I3" unlockedFormula="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7A3BA3D-8137-894D-9B1A-425058BD2206}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView topLeftCell="A37" zoomScale="180" zoomScaleNormal="180" workbookViewId="0">
+      <selection activeCell="EM67" sqref="EM67"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="11.53515625" defaultRowHeight="15.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="123.69140625" customWidth="1"/>
+  </cols>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="5" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
+  <drawing r:id="rId1"/>
+  <legacyDrawing r:id="rId2"/>
+  <oleObjects>
+    <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+      <mc:Choice Requires="x14">
+        <oleObject progId="Word.Document.12" shapeId="2053" r:id="rId3">
+          <objectPr defaultSize="0" autoPict="0" r:id="rId4">
+            <anchor moveWithCells="1">
+              <from>
+                <xdr:col>0</xdr:col>
+                <xdr:colOff>203200</xdr:colOff>
+                <xdr:row>0</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
+              </from>
+              <to>
+                <xdr:col>1</xdr:col>
+                <xdr:colOff>190500</xdr:colOff>
+                <xdr:row>73</xdr:row>
+                <xdr:rowOff>114300</xdr:rowOff>
+              </to>
+            </anchor>
+          </objectPr>
+        </oleObject>
+      </mc:Choice>
+      <mc:Fallback>
+        <oleObject progId="Word.Document.12" shapeId="2053" r:id="rId3"/>
+      </mc:Fallback>
+    </mc:AlternateContent>
+  </oleObjects>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Worksheet!Print_Area</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Rental Worksheet</vt:lpstr>
+      <vt:lpstr>Frequently Asked Questions</vt:lpstr>
+      <vt:lpstr>'Rental Worksheet'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CMLS Financial</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CMLS Financial Rental Worksheet</dc:title>
   <dc:creator>Ted.Cadigan@cmls.ca</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_cf597757-257c-444e-a033-6b4031aecc7b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>